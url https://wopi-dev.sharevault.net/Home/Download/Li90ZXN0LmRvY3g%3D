--- v0 (2026-05-06)
+++ v1 (2026-07-04)
@@ -62,180 +62,168 @@
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:rPr>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4281E567" w:rsidR="4281E567">
         <w:rPr>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve">This is a </w:t>
       </w:r>
       <w:r w:rsidRPr="4281E567" w:rsidR="4281E567">
         <w:rPr>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>second</w:t>
       </w:r>
       <w:r w:rsidRPr="4281E567" w:rsidR="4281E567">
         <w:rPr>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> update</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="039EC134" w:rsidP="039EC134" w:rsidRDefault="039EC134" w14:paraId="710A5BD3" w14:textId="7C3032DE">
+    <w:p w:rsidR="52DFD483" w:rsidP="52DFD483" w:rsidRDefault="52DFD483" w14:paraId="4C9E02DE" w14:textId="5D660CBC">
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:rPr>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="039EC134" w:rsidR="039EC134">
+      <w:r w:rsidRPr="52DFD483" w:rsidR="52DFD483">
         <w:rPr>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
-        <w:t>Another</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> one</w:t>
+        <w:t>Another one</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="52DFD483" w:rsidP="52DFD483" w:rsidRDefault="52DFD483" w14:paraId="3EC74FF2" w14:textId="341D4A8E">
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:rPr>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1812"/>
         <w:gridCol w:w="1812"/>
         <w:gridCol w:w="1812"/>
         <w:gridCol w:w="1812"/>
         <w:gridCol w:w="1812"/>
       </w:tblGrid>
-      <w:tr w:rsidR="4281E567" w:rsidTr="2F9984F1" w14:paraId="713D617C">
+      <w:tr w:rsidR="4281E567" w:rsidTr="4281E567" w14:paraId="713D617C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1812" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="4281E567" w:rsidP="4281E567" w:rsidRDefault="4281E567" w14:paraId="3BD211E2" w14:textId="1CC7F605">
+          <w:p w:rsidR="4281E567" w:rsidP="4281E567" w:rsidRDefault="4281E567" w14:paraId="3BD211E2" w14:textId="79538ACF">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:rPr>
                 <w:lang w:val="cs-CZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="2F9984F1" w:rsidR="2F9984F1">
+            <w:r w:rsidRPr="4281E567" w:rsidR="4281E567">
               <w:rPr>
                 <w:lang w:val="cs-CZ"/>
               </w:rPr>
-              <w:t>ajdlajl2a</w:t>
+              <w:t>ajdlajl</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1812" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="4281E567" w:rsidP="4281E567" w:rsidRDefault="4281E567" w14:paraId="6B2C2CBE" w14:textId="781A9FB1">
+          <w:p w:rsidR="4281E567" w:rsidP="4281E567" w:rsidRDefault="4281E567" w14:paraId="6B2C2CBE" w14:textId="49FCD6F6">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:rPr>
                 <w:lang w:val="cs-CZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="13267582" w:rsidR="13267582">
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1812" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="4281E567" w:rsidP="4281E567" w:rsidRDefault="4281E567" w14:paraId="01F18FFB" w14:textId="49FCD6F6">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:rPr>
                 <w:lang w:val="cs-CZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1812" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="4281E567" w:rsidP="4281E567" w:rsidRDefault="4281E567" w14:paraId="34DF1A00" w14:textId="49FCD6F6">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:rPr>
                 <w:lang w:val="cs-CZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1812" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="4281E567" w:rsidP="4281E567" w:rsidRDefault="4281E567" w14:paraId="5D247CD0" w14:textId="49FCD6F6">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:rPr>
                 <w:lang w:val="cs-CZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="4281E567" w:rsidTr="2F9984F1" w14:paraId="748C4E23">
+      <w:tr w:rsidR="4281E567" w:rsidTr="4281E567" w14:paraId="748C4E23">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1812" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="4281E567" w:rsidP="4281E567" w:rsidRDefault="4281E567" w14:paraId="62085318" w14:textId="49FCD6F6">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:rPr>
                 <w:lang w:val="cs-CZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1812" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="4281E567" w:rsidP="4281E567" w:rsidRDefault="4281E567" w14:paraId="4940BAED" w14:textId="49FCD6F6">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
@@ -283,51 +271,51 @@
           </w:tcPr>
           <w:p w:rsidR="4281E567" w:rsidP="4281E567" w:rsidRDefault="4281E567" w14:paraId="3D70FB63" w14:textId="49FCD6F6">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:rPr>
                 <w:lang w:val="cs-CZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1812" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="4281E567" w:rsidP="4281E567" w:rsidRDefault="4281E567" w14:paraId="7508BD1A" w14:textId="49FCD6F6">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:rPr>
                 <w:lang w:val="cs-CZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="4281E567" w:rsidTr="2F9984F1" w14:paraId="3FA03A74">
+      <w:tr w:rsidR="4281E567" w:rsidTr="4281E567" w14:paraId="3FA03A74">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1812" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="4281E567" w:rsidP="4281E567" w:rsidRDefault="4281E567" w14:paraId="71363E72" w14:textId="49FCD6F6">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:rPr>
                 <w:lang w:val="cs-CZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1812" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="4281E567" w:rsidP="4281E567" w:rsidRDefault="4281E567" w14:paraId="66A9C9C5" w14:textId="49FCD6F6">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
@@ -896,59 +884,54 @@
     <w:rsid w:val="00B802EB"/>
     <w:rsid w:val="00BA326B"/>
     <w:rsid w:val="00BB27D0"/>
     <w:rsid w:val="00C00D14"/>
     <w:rsid w:val="00C56DA3"/>
     <w:rsid w:val="00CA0C3B"/>
     <w:rsid w:val="00CA4C18"/>
     <w:rsid w:val="00CB06F2"/>
     <w:rsid w:val="00CC7316"/>
     <w:rsid w:val="00D12029"/>
     <w:rsid w:val="00D16597"/>
     <w:rsid w:val="00D34775"/>
     <w:rsid w:val="00D475A0"/>
     <w:rsid w:val="00DB4458"/>
     <w:rsid w:val="00DC5268"/>
     <w:rsid w:val="00DC580C"/>
     <w:rsid w:val="00DD695B"/>
     <w:rsid w:val="00E016D4"/>
     <w:rsid w:val="00E03C55"/>
     <w:rsid w:val="00E25B4C"/>
     <w:rsid w:val="00EA47DA"/>
     <w:rsid w:val="00EF40C0"/>
     <w:rsid w:val="00F02D68"/>
     <w:rsid w:val="00F05941"/>
     <w:rsid w:val="00FA528B"/>
-    <w:rsid w:val="039EC134"/>
     <w:rsid w:val="0B7DCCA9"/>
-    <w:rsid w:val="0BA2B04D"/>
     <w:rsid w:val="0FE95B70"/>
-    <w:rsid w:val="13267582"/>
-    <w:rsid w:val="2F9984F1"/>
     <w:rsid w:val="4281E567"/>
     <w:rsid w:val="52DFD483"/>
-    <w:rsid w:val="64C0EF88"/>
     <w:rsid w:val="6AE58C61"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -1515,51 +1498,51 @@
         <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml" Id="R96ebb7adca264b84" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml" Id="Rcbdd570682b04b4d" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml" Id="Rb01ae48536d84226" /><Relationship Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml" Id="R2e7d2cf3fa634a08" /><Relationship Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml" Id="R0ea357313dda4b34" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -1797,30 +1780,30 @@
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Normal.dotm</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Company/>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Petr Svihlik</dc:creator>
   <keywords/>
   <dc:description/>
   <lastModifiedBy>Anonymous</lastModifiedBy>
-  <revision>18</revision>
+  <revision>13</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>