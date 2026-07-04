--- v0 (2026-05-06)
+++ v1 (2026-07-04)
@@ -1,50 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
-  <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
   <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId2"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="cs-CZ"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
@@ -116,198 +115,110 @@
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
-  <p:extLst>
-[...3 lines deleted...]
-  </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
-<p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
-[...5 lines deleted...]
-</p1510:revInfo>
+<p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main"/>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="15033" autoAdjust="0"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="85" d="100"/>
           <a:sy n="85" d="100"/>
         </p:scale>
         <p:origin x="612" y="84"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/></Relationships>
-[...76 lines deleted...]
-</pc:chgInfo>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
@@ -459,51 +370,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D8F62833-9C1D-4827-8868-3F4F38FB32A2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F45C7892-A3A7-426F-AA6B-7A82AF91AA0A}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>05.05.2026</a:t>
+              <a:t>29.11.2017</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C720C3DE-0795-4826-8BF1-7BBDB16BE930}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -659,51 +570,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4083F59E-8FDF-4AA3-B231-CEC95EFFE0EA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F45C7892-A3A7-426F-AA6B-7A82AF91AA0A}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>05.05.2026</a:t>
+              <a:t>29.11.2017</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{326F1ECF-015E-4A6E-9C62-5430EBF370F1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -869,51 +780,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{31BD5F59-51FD-4065-A136-0C833F963971}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F45C7892-A3A7-426F-AA6B-7A82AF91AA0A}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>05.05.2026</a:t>
+              <a:t>29.11.2017</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{56A1F4DB-7927-4559-BCAF-FBF1A23D7AD7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1069,51 +980,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5785DAA5-EB2C-411F-82EE-55154856AF52}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F45C7892-A3A7-426F-AA6B-7A82AF91AA0A}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>05.05.2026</a:t>
+              <a:t>29.11.2017</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B441D0CB-A501-48ED-896F-37C788C7C163}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1345,51 +1256,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{34D78270-AEB0-4E43-86C8-EA413B126FA9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F45C7892-A3A7-426F-AA6B-7A82AF91AA0A}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>05.05.2026</a:t>
+              <a:t>29.11.2017</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F15747E4-3713-4D05-8A89-C7F3AFA36635}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1613,51 +1524,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7385AEDB-7DF7-4C73-AFB2-C889AB172AD2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F45C7892-A3A7-426F-AA6B-7A82AF91AA0A}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>05.05.2026</a:t>
+              <a:t>29.11.2017</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{52803369-0E88-4002-AB30-04587AE3F167}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2028,51 +1939,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E53B4B59-085C-4F78-A2F3-4EC587068C9C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F45C7892-A3A7-426F-AA6B-7A82AF91AA0A}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>05.05.2026</a:t>
+              <a:t>29.11.2017</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B0CA4AC6-2EB6-41A6-A5BC-3A441CF90BC6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2170,51 +2081,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A65AF15-7932-4800-B94A-896000E8244E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F45C7892-A3A7-426F-AA6B-7A82AF91AA0A}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>05.05.2026</a:t>
+              <a:t>29.11.2017</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5C3D91B7-41BE-40DD-954A-8919062563C7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2283,51 +2194,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C03EEB34-AE95-4EE6-9806-D7D948963E3C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F45C7892-A3A7-426F-AA6B-7A82AF91AA0A}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>05.05.2026</a:t>
+              <a:t>29.11.2017</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BD133659-55C4-4DA9-A7F0-E71D815F020D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2596,51 +2507,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E692F249-B1A4-44B7-BFE0-94E3C4678461}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F45C7892-A3A7-426F-AA6B-7A82AF91AA0A}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>05.05.2026</a:t>
+              <a:t>29.11.2017</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1CCAB5E6-4FD9-457C-A6CB-E014C429FA88}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2885,51 +2796,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{148B85F2-EFC4-4B69-A59C-67FA2F7136E0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F45C7892-A3A7-426F-AA6B-7A82AF91AA0A}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>05.05.2026</a:t>
+              <a:t>29.11.2017</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B8CBF9AD-B740-4739-BA42-B046C008E166}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -3132,51 +3043,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{F45C7892-A3A7-426F-AA6B-7A82AF91AA0A}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>05.05.2026</a:t>
+              <a:t>29.11.2017</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5D28771F-B0D3-4D6A-BD06-9A138D44E017}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
@@ -3599,63 +3510,54 @@
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Test WOPI</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Subtitle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50C11798-E77B-43FE-9211-3C6273EFEE8E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
-[...11 lines deleted...]
-            <a:endParaRPr lang="cs-CZ" dirty="0"/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="728564664"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3936,63 +3838,72 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Words>2</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
   <Paragraphs>1</Paragraphs>
   <Slides>1</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="6" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Fonts Used</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="5" baseType="lpstr">
+      <vt:lpstr>Arial</vt:lpstr>
+      <vt:lpstr>Calibri</vt:lpstr>
+      <vt:lpstr>Calibri Light</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
       <vt:lpstr>Test WOPI</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Test WOPI</dc:title>
   <dc:creator>Petr Svihlik</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>