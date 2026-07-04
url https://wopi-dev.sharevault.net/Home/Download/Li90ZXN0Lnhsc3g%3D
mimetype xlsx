--- v0 (2026-05-06)
+++ v1 (2026-07-04)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30105"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="27502"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\petr.svihlik\Desktop\WOPI\wopi-docs\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="2" documentId="11_695EF952C81C76100779C8824492645B03ECCB86" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{AFC79D78-9590-49FC-9293-39DD4400FFE0}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="11_695EF952C81C76100779C8824492645B03ECCB86" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="150" windowWidth="15315" windowHeight="10035" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
@@ -381,70 +381,65 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3"/>
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="70.5703125" customWidth="1"/>
+    <col min="1" max="1" width="156.85546875" customWidth="1"/>
     <col min="2" max="2" width="77.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
         <v>0</v>
-      </c>
-[...3 lines deleted...]
-        <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company>Kentico</Company>
   <HyperlinkBase/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>petrs</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>