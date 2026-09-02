--- v1 (2026-07-04)
+++ v2 (2026-09-02)
@@ -1,84 +1,87 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="27502"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30305"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\petr.svihlik\Desktop\WOPI\wopi-docs\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="11_695EF952C81C76100779C8824492645B03ECCB86" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="1" documentId="11_695EF952C81C76100779C8824492645B03ECCB86" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{F5EC017A-EA88-4495-9CD1-BDD47B93C6D1}"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="150" windowWidth="15315" windowHeight="10035" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1" uniqueCount="1">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2" uniqueCount="2">
   <si>
     <t>TEST</t>
+  </si>
+  <si>
+    <t>фыва</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
@@ -381,65 +384,70 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1"/>
+  <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="156.85546875" customWidth="1"/>
     <col min="2" max="2" width="77.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
         <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:1">
+      <c r="A2" t="s">
+        <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company>Kentico</Company>
   <HyperlinkBase/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>petrs</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>