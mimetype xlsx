--- v0 (2026-09-02)
+++ v1 (2026-11-01)
@@ -1,71 +1,2059 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raedfd739405544dd" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...3 lines deleted...]
-</x:workbook>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30625"/>
+  <workbookPr showInkAnnotation="0" autoCompressPictures="0" defaultThemeVersion="166925"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="11_24E486AB48B2F5912F22A30EA7CD03D94AFB9801" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <bookViews>
+    <workbookView xWindow="0" yWindow="0" windowWidth="0" windowHeight="0" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+  </bookViews>
+  <sheets>
+    <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
+  </sheets>
+  <calcPr calcId="0" refMode="R1C1" iterateCount="0" calcOnSave="0" concurrentCalc="0"/>
+  <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+  </extLst>
+</workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7cd747ba4e6a4dfe" /></Relationships>
+<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="480" uniqueCount="480">
+  <si>
+    <t>A1</t>
+  </si>
+  <si>
+    <t>B1</t>
+  </si>
+  <si>
+    <t>C1</t>
+  </si>
+  <si>
+    <t>D1</t>
+  </si>
+  <si>
+    <t>E1</t>
+  </si>
+  <si>
+    <t>F1</t>
+  </si>
+  <si>
+    <t>G1</t>
+  </si>
+  <si>
+    <t>H1</t>
+  </si>
+  <si>
+    <t>I1</t>
+  </si>
+  <si>
+    <t>J1</t>
+  </si>
+  <si>
+    <t>K1</t>
+  </si>
+  <si>
+    <t>L1</t>
+  </si>
+  <si>
+    <t>M1</t>
+  </si>
+  <si>
+    <t>N1</t>
+  </si>
+  <si>
+    <t>O1</t>
+  </si>
+  <si>
+    <t>P1</t>
+  </si>
+  <si>
+    <t>A2</t>
+  </si>
+  <si>
+    <t>B2</t>
+  </si>
+  <si>
+    <t>C2</t>
+  </si>
+  <si>
+    <t>D2</t>
+  </si>
+  <si>
+    <t>E2</t>
+  </si>
+  <si>
+    <t>F2</t>
+  </si>
+  <si>
+    <t>G2</t>
+  </si>
+  <si>
+    <t>H2</t>
+  </si>
+  <si>
+    <t>I2</t>
+  </si>
+  <si>
+    <t>J2</t>
+  </si>
+  <si>
+    <t>K2</t>
+  </si>
+  <si>
+    <t>L2</t>
+  </si>
+  <si>
+    <t>M2</t>
+  </si>
+  <si>
+    <t>N2</t>
+  </si>
+  <si>
+    <t>O2</t>
+  </si>
+  <si>
+    <t>P2</t>
+  </si>
+  <si>
+    <t>A3</t>
+  </si>
+  <si>
+    <t>B3</t>
+  </si>
+  <si>
+    <t>C3</t>
+  </si>
+  <si>
+    <t>D3</t>
+  </si>
+  <si>
+    <t>E3</t>
+  </si>
+  <si>
+    <t>F3</t>
+  </si>
+  <si>
+    <t>G3</t>
+  </si>
+  <si>
+    <t>H3</t>
+  </si>
+  <si>
+    <t>I3</t>
+  </si>
+  <si>
+    <t>J3</t>
+  </si>
+  <si>
+    <t>K3</t>
+  </si>
+  <si>
+    <t>L3</t>
+  </si>
+  <si>
+    <t>M3</t>
+  </si>
+  <si>
+    <t>N3</t>
+  </si>
+  <si>
+    <t>O3</t>
+  </si>
+  <si>
+    <t>P3</t>
+  </si>
+  <si>
+    <t>A4</t>
+  </si>
+  <si>
+    <t>B4</t>
+  </si>
+  <si>
+    <t>C4</t>
+  </si>
+  <si>
+    <t>D4</t>
+  </si>
+  <si>
+    <t>E4</t>
+  </si>
+  <si>
+    <t>F4</t>
+  </si>
+  <si>
+    <t>G4</t>
+  </si>
+  <si>
+    <t>H4</t>
+  </si>
+  <si>
+    <t>I4</t>
+  </si>
+  <si>
+    <t>J4</t>
+  </si>
+  <si>
+    <t>K4</t>
+  </si>
+  <si>
+    <t>L4</t>
+  </si>
+  <si>
+    <t>M4</t>
+  </si>
+  <si>
+    <t>N4</t>
+  </si>
+  <si>
+    <t>O4</t>
+  </si>
+  <si>
+    <t>P4</t>
+  </si>
+  <si>
+    <t>A5</t>
+  </si>
+  <si>
+    <t>B5</t>
+  </si>
+  <si>
+    <t>C5</t>
+  </si>
+  <si>
+    <t>D5</t>
+  </si>
+  <si>
+    <t>E5</t>
+  </si>
+  <si>
+    <t>F5</t>
+  </si>
+  <si>
+    <t>G5</t>
+  </si>
+  <si>
+    <t>H5</t>
+  </si>
+  <si>
+    <t>I5</t>
+  </si>
+  <si>
+    <t>J5</t>
+  </si>
+  <si>
+    <t>K5</t>
+  </si>
+  <si>
+    <t>L5</t>
+  </si>
+  <si>
+    <t>M5</t>
+  </si>
+  <si>
+    <t>N5</t>
+  </si>
+  <si>
+    <t>O5</t>
+  </si>
+  <si>
+    <t>P5</t>
+  </si>
+  <si>
+    <t>A6</t>
+  </si>
+  <si>
+    <t>B6</t>
+  </si>
+  <si>
+    <t>C6</t>
+  </si>
+  <si>
+    <t>D6</t>
+  </si>
+  <si>
+    <t>E6</t>
+  </si>
+  <si>
+    <t>F6</t>
+  </si>
+  <si>
+    <t>G6</t>
+  </si>
+  <si>
+    <t>H6</t>
+  </si>
+  <si>
+    <t>I6</t>
+  </si>
+  <si>
+    <t>J6</t>
+  </si>
+  <si>
+    <t>K6</t>
+  </si>
+  <si>
+    <t>L6</t>
+  </si>
+  <si>
+    <t>M6</t>
+  </si>
+  <si>
+    <t>N6</t>
+  </si>
+  <si>
+    <t>O6</t>
+  </si>
+  <si>
+    <t>P6</t>
+  </si>
+  <si>
+    <t>A7</t>
+  </si>
+  <si>
+    <t>B7</t>
+  </si>
+  <si>
+    <t>C7</t>
+  </si>
+  <si>
+    <t>D7</t>
+  </si>
+  <si>
+    <t>E7</t>
+  </si>
+  <si>
+    <t>F7</t>
+  </si>
+  <si>
+    <t>G7</t>
+  </si>
+  <si>
+    <t>H7</t>
+  </si>
+  <si>
+    <t>I7</t>
+  </si>
+  <si>
+    <t>J7</t>
+  </si>
+  <si>
+    <t>K7</t>
+  </si>
+  <si>
+    <t>L7</t>
+  </si>
+  <si>
+    <t>M7</t>
+  </si>
+  <si>
+    <t>N7</t>
+  </si>
+  <si>
+    <t>O7</t>
+  </si>
+  <si>
+    <t>P7</t>
+  </si>
+  <si>
+    <t>A8</t>
+  </si>
+  <si>
+    <t>B8</t>
+  </si>
+  <si>
+    <t>C8</t>
+  </si>
+  <si>
+    <t>D8</t>
+  </si>
+  <si>
+    <t>E8</t>
+  </si>
+  <si>
+    <t>F8</t>
+  </si>
+  <si>
+    <t>G8</t>
+  </si>
+  <si>
+    <t>H8</t>
+  </si>
+  <si>
+    <t>I8</t>
+  </si>
+  <si>
+    <t>J8</t>
+  </si>
+  <si>
+    <t>K8</t>
+  </si>
+  <si>
+    <t>L8</t>
+  </si>
+  <si>
+    <t>M8</t>
+  </si>
+  <si>
+    <t>N8</t>
+  </si>
+  <si>
+    <t>O8</t>
+  </si>
+  <si>
+    <t>P8</t>
+  </si>
+  <si>
+    <t>A9</t>
+  </si>
+  <si>
+    <t>B9</t>
+  </si>
+  <si>
+    <t>C9</t>
+  </si>
+  <si>
+    <t>D9</t>
+  </si>
+  <si>
+    <t>E9</t>
+  </si>
+  <si>
+    <t>F9</t>
+  </si>
+  <si>
+    <t>G9</t>
+  </si>
+  <si>
+    <t>H9</t>
+  </si>
+  <si>
+    <t>I9</t>
+  </si>
+  <si>
+    <t>J9</t>
+  </si>
+  <si>
+    <t>K9</t>
+  </si>
+  <si>
+    <t>L9</t>
+  </si>
+  <si>
+    <t>M9</t>
+  </si>
+  <si>
+    <t>N9</t>
+  </si>
+  <si>
+    <t>O9</t>
+  </si>
+  <si>
+    <t>P9</t>
+  </si>
+  <si>
+    <t>A10</t>
+  </si>
+  <si>
+    <t>B10</t>
+  </si>
+  <si>
+    <t>C10</t>
+  </si>
+  <si>
+    <t>D10</t>
+  </si>
+  <si>
+    <t>E10</t>
+  </si>
+  <si>
+    <t>F10</t>
+  </si>
+  <si>
+    <t>G10</t>
+  </si>
+  <si>
+    <t>H10</t>
+  </si>
+  <si>
+    <t>I10</t>
+  </si>
+  <si>
+    <t>J10</t>
+  </si>
+  <si>
+    <t>K10</t>
+  </si>
+  <si>
+    <t>L10</t>
+  </si>
+  <si>
+    <t>M10</t>
+  </si>
+  <si>
+    <t>N10</t>
+  </si>
+  <si>
+    <t>O10</t>
+  </si>
+  <si>
+    <t>P10</t>
+  </si>
+  <si>
+    <t>A11</t>
+  </si>
+  <si>
+    <t>B11</t>
+  </si>
+  <si>
+    <t>C11</t>
+  </si>
+  <si>
+    <t>D11</t>
+  </si>
+  <si>
+    <t>E11</t>
+  </si>
+  <si>
+    <t>F11</t>
+  </si>
+  <si>
+    <t>G11</t>
+  </si>
+  <si>
+    <t>H11</t>
+  </si>
+  <si>
+    <t>I11</t>
+  </si>
+  <si>
+    <t>J11</t>
+  </si>
+  <si>
+    <t>K11</t>
+  </si>
+  <si>
+    <t>L11</t>
+  </si>
+  <si>
+    <t>M11</t>
+  </si>
+  <si>
+    <t>N11</t>
+  </si>
+  <si>
+    <t>O11</t>
+  </si>
+  <si>
+    <t>P11</t>
+  </si>
+  <si>
+    <t>A12</t>
+  </si>
+  <si>
+    <t>B12</t>
+  </si>
+  <si>
+    <t>C12</t>
+  </si>
+  <si>
+    <t>D12</t>
+  </si>
+  <si>
+    <t>E12</t>
+  </si>
+  <si>
+    <t>F12</t>
+  </si>
+  <si>
+    <t>G12</t>
+  </si>
+  <si>
+    <t>H12</t>
+  </si>
+  <si>
+    <t>I12</t>
+  </si>
+  <si>
+    <t>J12</t>
+  </si>
+  <si>
+    <t>K12</t>
+  </si>
+  <si>
+    <t>L12</t>
+  </si>
+  <si>
+    <t>M12</t>
+  </si>
+  <si>
+    <t>N12</t>
+  </si>
+  <si>
+    <t>O12</t>
+  </si>
+  <si>
+    <t>P12</t>
+  </si>
+  <si>
+    <t>A13</t>
+  </si>
+  <si>
+    <t>B13</t>
+  </si>
+  <si>
+    <t>C13</t>
+  </si>
+  <si>
+    <t>D13</t>
+  </si>
+  <si>
+    <t>E13</t>
+  </si>
+  <si>
+    <t>F13</t>
+  </si>
+  <si>
+    <t>G13</t>
+  </si>
+  <si>
+    <t>H13</t>
+  </si>
+  <si>
+    <t>I13</t>
+  </si>
+  <si>
+    <t>J13</t>
+  </si>
+  <si>
+    <t>K13</t>
+  </si>
+  <si>
+    <t>L13</t>
+  </si>
+  <si>
+    <t>M13</t>
+  </si>
+  <si>
+    <t>N13</t>
+  </si>
+  <si>
+    <t>O13</t>
+  </si>
+  <si>
+    <t>P13</t>
+  </si>
+  <si>
+    <t>A14</t>
+  </si>
+  <si>
+    <t>B14</t>
+  </si>
+  <si>
+    <t>C14</t>
+  </si>
+  <si>
+    <t>D14</t>
+  </si>
+  <si>
+    <t>E14</t>
+  </si>
+  <si>
+    <t>F14</t>
+  </si>
+  <si>
+    <t>G14</t>
+  </si>
+  <si>
+    <t>H14</t>
+  </si>
+  <si>
+    <t>I14</t>
+  </si>
+  <si>
+    <t>J14</t>
+  </si>
+  <si>
+    <t>K14</t>
+  </si>
+  <si>
+    <t>L14</t>
+  </si>
+  <si>
+    <t>M14</t>
+  </si>
+  <si>
+    <t>N14</t>
+  </si>
+  <si>
+    <t>O14</t>
+  </si>
+  <si>
+    <t>P14</t>
+  </si>
+  <si>
+    <t>A15</t>
+  </si>
+  <si>
+    <t>B15</t>
+  </si>
+  <si>
+    <t>C15</t>
+  </si>
+  <si>
+    <t>D15</t>
+  </si>
+  <si>
+    <t>E15</t>
+  </si>
+  <si>
+    <t>F15</t>
+  </si>
+  <si>
+    <t>G15</t>
+  </si>
+  <si>
+    <t>H15</t>
+  </si>
+  <si>
+    <t>I15</t>
+  </si>
+  <si>
+    <t>J15</t>
+  </si>
+  <si>
+    <t>K15</t>
+  </si>
+  <si>
+    <t>L15</t>
+  </si>
+  <si>
+    <t>M15</t>
+  </si>
+  <si>
+    <t>N15</t>
+  </si>
+  <si>
+    <t>O15</t>
+  </si>
+  <si>
+    <t>P15</t>
+  </si>
+  <si>
+    <t>A16</t>
+  </si>
+  <si>
+    <t>B16</t>
+  </si>
+  <si>
+    <t>C16</t>
+  </si>
+  <si>
+    <t>D16</t>
+  </si>
+  <si>
+    <t>E16</t>
+  </si>
+  <si>
+    <t>F16</t>
+  </si>
+  <si>
+    <t>G16</t>
+  </si>
+  <si>
+    <t>H16</t>
+  </si>
+  <si>
+    <t>I16</t>
+  </si>
+  <si>
+    <t>J16</t>
+  </si>
+  <si>
+    <t>K16</t>
+  </si>
+  <si>
+    <t>L16</t>
+  </si>
+  <si>
+    <t>M16</t>
+  </si>
+  <si>
+    <t>N16</t>
+  </si>
+  <si>
+    <t>O16</t>
+  </si>
+  <si>
+    <t>P16</t>
+  </si>
+  <si>
+    <t>A17</t>
+  </si>
+  <si>
+    <t>B17</t>
+  </si>
+  <si>
+    <t>C17</t>
+  </si>
+  <si>
+    <t>D17</t>
+  </si>
+  <si>
+    <t>E17</t>
+  </si>
+  <si>
+    <t>F17</t>
+  </si>
+  <si>
+    <t>G17</t>
+  </si>
+  <si>
+    <t>H17</t>
+  </si>
+  <si>
+    <t>I17</t>
+  </si>
+  <si>
+    <t>J17</t>
+  </si>
+  <si>
+    <t>K17</t>
+  </si>
+  <si>
+    <t>L17</t>
+  </si>
+  <si>
+    <t>M17</t>
+  </si>
+  <si>
+    <t>N17</t>
+  </si>
+  <si>
+    <t>O17</t>
+  </si>
+  <si>
+    <t>P17</t>
+  </si>
+  <si>
+    <t>A18</t>
+  </si>
+  <si>
+    <t>B18</t>
+  </si>
+  <si>
+    <t>C18</t>
+  </si>
+  <si>
+    <t>D18</t>
+  </si>
+  <si>
+    <t>E18</t>
+  </si>
+  <si>
+    <t>F18</t>
+  </si>
+  <si>
+    <t>G18</t>
+  </si>
+  <si>
+    <t>H18</t>
+  </si>
+  <si>
+    <t>I18</t>
+  </si>
+  <si>
+    <t>J18</t>
+  </si>
+  <si>
+    <t>K18</t>
+  </si>
+  <si>
+    <t>L18</t>
+  </si>
+  <si>
+    <t>M18</t>
+  </si>
+  <si>
+    <t>N18</t>
+  </si>
+  <si>
+    <t>O18</t>
+  </si>
+  <si>
+    <t>P18</t>
+  </si>
+  <si>
+    <t>A19</t>
+  </si>
+  <si>
+    <t>B19</t>
+  </si>
+  <si>
+    <t>C19</t>
+  </si>
+  <si>
+    <t>D19</t>
+  </si>
+  <si>
+    <t>E19</t>
+  </si>
+  <si>
+    <t>F19</t>
+  </si>
+  <si>
+    <t>G19</t>
+  </si>
+  <si>
+    <t>H19</t>
+  </si>
+  <si>
+    <t>I19</t>
+  </si>
+  <si>
+    <t>J19</t>
+  </si>
+  <si>
+    <t>K19</t>
+  </si>
+  <si>
+    <t>L19</t>
+  </si>
+  <si>
+    <t>M19</t>
+  </si>
+  <si>
+    <t>N19</t>
+  </si>
+  <si>
+    <t>O19</t>
+  </si>
+  <si>
+    <t>P19</t>
+  </si>
+  <si>
+    <t>A20</t>
+  </si>
+  <si>
+    <t>B20</t>
+  </si>
+  <si>
+    <t>C20</t>
+  </si>
+  <si>
+    <t>D20</t>
+  </si>
+  <si>
+    <t>E20</t>
+  </si>
+  <si>
+    <t>F20</t>
+  </si>
+  <si>
+    <t>G20</t>
+  </si>
+  <si>
+    <t>H20</t>
+  </si>
+  <si>
+    <t>I20</t>
+  </si>
+  <si>
+    <t>J20</t>
+  </si>
+  <si>
+    <t>K20</t>
+  </si>
+  <si>
+    <t>L20</t>
+  </si>
+  <si>
+    <t>M20</t>
+  </si>
+  <si>
+    <t>N20</t>
+  </si>
+  <si>
+    <t>O20</t>
+  </si>
+  <si>
+    <t>P20</t>
+  </si>
+  <si>
+    <t>A21</t>
+  </si>
+  <si>
+    <t>B21</t>
+  </si>
+  <si>
+    <t>C21</t>
+  </si>
+  <si>
+    <t>D21</t>
+  </si>
+  <si>
+    <t>E21</t>
+  </si>
+  <si>
+    <t>F21</t>
+  </si>
+  <si>
+    <t>G21</t>
+  </si>
+  <si>
+    <t>H21</t>
+  </si>
+  <si>
+    <t>I21</t>
+  </si>
+  <si>
+    <t>J21</t>
+  </si>
+  <si>
+    <t>K21</t>
+  </si>
+  <si>
+    <t>L21</t>
+  </si>
+  <si>
+    <t>M21</t>
+  </si>
+  <si>
+    <t>N21</t>
+  </si>
+  <si>
+    <t>O21</t>
+  </si>
+  <si>
+    <t>P21</t>
+  </si>
+  <si>
+    <t>A22</t>
+  </si>
+  <si>
+    <t>B22</t>
+  </si>
+  <si>
+    <t>C22</t>
+  </si>
+  <si>
+    <t>D22</t>
+  </si>
+  <si>
+    <t>E22</t>
+  </si>
+  <si>
+    <t>F22</t>
+  </si>
+  <si>
+    <t>G22</t>
+  </si>
+  <si>
+    <t>H22</t>
+  </si>
+  <si>
+    <t>I22</t>
+  </si>
+  <si>
+    <t>J22</t>
+  </si>
+  <si>
+    <t>K22</t>
+  </si>
+  <si>
+    <t>L22</t>
+  </si>
+  <si>
+    <t>M22</t>
+  </si>
+  <si>
+    <t>N22</t>
+  </si>
+  <si>
+    <t>O22</t>
+  </si>
+  <si>
+    <t>P22</t>
+  </si>
+  <si>
+    <t>A23</t>
+  </si>
+  <si>
+    <t>B23</t>
+  </si>
+  <si>
+    <t>C23</t>
+  </si>
+  <si>
+    <t>D23</t>
+  </si>
+  <si>
+    <t>E23</t>
+  </si>
+  <si>
+    <t>F23</t>
+  </si>
+  <si>
+    <t>G23</t>
+  </si>
+  <si>
+    <t>H23</t>
+  </si>
+  <si>
+    <t>I23</t>
+  </si>
+  <si>
+    <t>J23</t>
+  </si>
+  <si>
+    <t>K23</t>
+  </si>
+  <si>
+    <t>L23</t>
+  </si>
+  <si>
+    <t>M23</t>
+  </si>
+  <si>
+    <t>N23</t>
+  </si>
+  <si>
+    <t>O23</t>
+  </si>
+  <si>
+    <t>P23</t>
+  </si>
+  <si>
+    <t>A24</t>
+  </si>
+  <si>
+    <t>B24</t>
+  </si>
+  <si>
+    <t>C24</t>
+  </si>
+  <si>
+    <t>D24</t>
+  </si>
+  <si>
+    <t>E24</t>
+  </si>
+  <si>
+    <t>F24</t>
+  </si>
+  <si>
+    <t>G24</t>
+  </si>
+  <si>
+    <t>H24</t>
+  </si>
+  <si>
+    <t>I24</t>
+  </si>
+  <si>
+    <t>J24</t>
+  </si>
+  <si>
+    <t>K24</t>
+  </si>
+  <si>
+    <t>L24</t>
+  </si>
+  <si>
+    <t>M24</t>
+  </si>
+  <si>
+    <t>N24</t>
+  </si>
+  <si>
+    <t>O24</t>
+  </si>
+  <si>
+    <t>P24</t>
+  </si>
+  <si>
+    <t>A25</t>
+  </si>
+  <si>
+    <t>B25</t>
+  </si>
+  <si>
+    <t>C25</t>
+  </si>
+  <si>
+    <t>D25</t>
+  </si>
+  <si>
+    <t>E25</t>
+  </si>
+  <si>
+    <t>F25</t>
+  </si>
+  <si>
+    <t>G25</t>
+  </si>
+  <si>
+    <t>H25</t>
+  </si>
+  <si>
+    <t>I25</t>
+  </si>
+  <si>
+    <t>J25</t>
+  </si>
+  <si>
+    <t>K25</t>
+  </si>
+  <si>
+    <t>L25</t>
+  </si>
+  <si>
+    <t>M25</t>
+  </si>
+  <si>
+    <t>N25</t>
+  </si>
+  <si>
+    <t>O25</t>
+  </si>
+  <si>
+    <t>P25</t>
+  </si>
+  <si>
+    <t>A26</t>
+  </si>
+  <si>
+    <t>B26</t>
+  </si>
+  <si>
+    <t>C26</t>
+  </si>
+  <si>
+    <t>D26</t>
+  </si>
+  <si>
+    <t>E26</t>
+  </si>
+  <si>
+    <t>F26</t>
+  </si>
+  <si>
+    <t>G26</t>
+  </si>
+  <si>
+    <t>H26</t>
+  </si>
+  <si>
+    <t>I26</t>
+  </si>
+  <si>
+    <t>J26</t>
+  </si>
+  <si>
+    <t>K26</t>
+  </si>
+  <si>
+    <t>L26</t>
+  </si>
+  <si>
+    <t>M26</t>
+  </si>
+  <si>
+    <t>N26</t>
+  </si>
+  <si>
+    <t>O26</t>
+  </si>
+  <si>
+    <t>P26</t>
+  </si>
+  <si>
+    <t>A27</t>
+  </si>
+  <si>
+    <t>B27</t>
+  </si>
+  <si>
+    <t>C27</t>
+  </si>
+  <si>
+    <t>D27</t>
+  </si>
+  <si>
+    <t>E27</t>
+  </si>
+  <si>
+    <t>F27</t>
+  </si>
+  <si>
+    <t>G27</t>
+  </si>
+  <si>
+    <t>H27</t>
+  </si>
+  <si>
+    <t>I27</t>
+  </si>
+  <si>
+    <t>J27</t>
+  </si>
+  <si>
+    <t>K27</t>
+  </si>
+  <si>
+    <t>L27</t>
+  </si>
+  <si>
+    <t>M27</t>
+  </si>
+  <si>
+    <t>N27</t>
+  </si>
+  <si>
+    <t>O27</t>
+  </si>
+  <si>
+    <t>P27</t>
+  </si>
+  <si>
+    <t>A28</t>
+  </si>
+  <si>
+    <t>B28</t>
+  </si>
+  <si>
+    <t>C28</t>
+  </si>
+  <si>
+    <t>D28</t>
+  </si>
+  <si>
+    <t>E28</t>
+  </si>
+  <si>
+    <t>F28</t>
+  </si>
+  <si>
+    <t>G28</t>
+  </si>
+  <si>
+    <t>H28</t>
+  </si>
+  <si>
+    <t>I28</t>
+  </si>
+  <si>
+    <t>J28</t>
+  </si>
+  <si>
+    <t>K28</t>
+  </si>
+  <si>
+    <t>L28</t>
+  </si>
+  <si>
+    <t>M28</t>
+  </si>
+  <si>
+    <t>N28</t>
+  </si>
+  <si>
+    <t>O28</t>
+  </si>
+  <si>
+    <t>P28</t>
+  </si>
+  <si>
+    <t>A29</t>
+  </si>
+  <si>
+    <t>B29</t>
+  </si>
+  <si>
+    <t>C29</t>
+  </si>
+  <si>
+    <t>D29</t>
+  </si>
+  <si>
+    <t>E29</t>
+  </si>
+  <si>
+    <t>F29</t>
+  </si>
+  <si>
+    <t>G29</t>
+  </si>
+  <si>
+    <t>H29</t>
+  </si>
+  <si>
+    <t>I29</t>
+  </si>
+  <si>
+    <t>J29</t>
+  </si>
+  <si>
+    <t>K29</t>
+  </si>
+  <si>
+    <t>L29</t>
+  </si>
+  <si>
+    <t>M29</t>
+  </si>
+  <si>
+    <t>N29</t>
+  </si>
+  <si>
+    <t>O29</t>
+  </si>
+  <si>
+    <t>P29</t>
+  </si>
+  <si>
+    <t>A30</t>
+  </si>
+  <si>
+    <t>B30</t>
+  </si>
+  <si>
+    <t>C30</t>
+  </si>
+  <si>
+    <t>D30</t>
+  </si>
+  <si>
+    <t>E30</t>
+  </si>
+  <si>
+    <t>F30</t>
+  </si>
+  <si>
+    <t>G30</t>
+  </si>
+  <si>
+    <t>H30</t>
+  </si>
+  <si>
+    <t>I30</t>
+  </si>
+  <si>
+    <t>J30</t>
+  </si>
+  <si>
+    <t>K30</t>
+  </si>
+  <si>
+    <t>L30</t>
+  </si>
+  <si>
+    <t>M30</t>
+  </si>
+  <si>
+    <t>N30</t>
+  </si>
+  <si>
+    <t>O30</t>
+  </si>
+  <si>
+    <t>P30</t>
+  </si>
+</sst>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image.png" Id="R9c9cbab428344660" /></Relationships>
+<file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="18">
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="18"/>
+      <color theme="3"/>
+      <name val="Calibri"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color theme="3"/>
+      <name val="Calibri"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color theme="3"/>
+      <name val="Calibri"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="3"/>
+      <name val="Calibri"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF006100"/>
+      <name val="Calibri"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C0006"/>
+      <name val="Calibri"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C5700"/>
+      <name val="Calibri"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF3F3F76"/>
+      <name val="Calibri"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF3F3F3F"/>
+      <name val="Calibri"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFA7D00"/>
+      <name val="Calibri"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFA7D00"/>
+      <name val="Calibri"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color rgb="FF7F7F7F"/>
+      <name val="Calibri"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <scheme val="minor"/>
+    </font>
+  </fonts>
+  <fills count="33">
+    <fill>
+      <patternFill patternType="none"/>
+    </fill>
+    <fill>
+      <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFC6EFCE"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFC7CE"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFEB9C"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFCC99"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF2F2F2"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFA5A5A5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFCC"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+  </fills>
+  <borders count="10">
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color theme="4"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color theme="4" tint="0.499984740745262"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color theme="4" tint="0.39997558519241921"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF7F7F7F"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF7F7F7F"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF7F7F7F"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF7F7F7F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF3F3F3F"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF3F3F3F"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF3F3F3F"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF3F3F3F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color rgb="FFFF8001"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color rgb="FF3F3F3F"/>
+      </left>
+      <right style="double">
+        <color rgb="FF3F3F3F"/>
+      </right>
+      <top style="double">
+        <color rgb="FF3F3F3F"/>
+      </top>
+      <bottom style="double">
+        <color rgb="FF3F3F3F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFB2B2B2"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFB2B2B2"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFB2B2B2"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFB2B2B2"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color theme="4"/>
+      </top>
+      <bottom style="double">
+        <color theme="4"/>
+      </bottom>
+      <diagonal/>
+    </border>
+  </borders>
+  <cellStyleXfs count="42">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="7" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+  </cellStyleXfs>
+  <cellXfs count="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+  </cellXfs>
+  <cellStyles count="42">
+    <cellStyle name="20% - Accent1" xfId="19" builtinId="30" customBuiltin="1"/>
+    <cellStyle name="20% - Accent2" xfId="23" builtinId="34" customBuiltin="1"/>
+    <cellStyle name="20% - Accent3" xfId="27" builtinId="38" customBuiltin="1"/>
+    <cellStyle name="20% - Accent4" xfId="31" builtinId="42" customBuiltin="1"/>
+    <cellStyle name="20% - Accent5" xfId="35" builtinId="46" customBuiltin="1"/>
+    <cellStyle name="20% - Accent6" xfId="39" builtinId="50" customBuiltin="1"/>
+    <cellStyle name="40% - Accent1" xfId="20" builtinId="31" customBuiltin="1"/>
+    <cellStyle name="40% - Accent2" xfId="24" builtinId="35" customBuiltin="1"/>
+    <cellStyle name="40% - Accent3" xfId="28" builtinId="39" customBuiltin="1"/>
+    <cellStyle name="40% - Accent4" xfId="32" builtinId="43" customBuiltin="1"/>
+    <cellStyle name="40% - Accent5" xfId="36" builtinId="47" customBuiltin="1"/>
+    <cellStyle name="40% - Accent6" xfId="40" builtinId="51" customBuiltin="1"/>
+    <cellStyle name="60% - Accent1" xfId="21" builtinId="32" customBuiltin="1"/>
+    <cellStyle name="60% - Accent2" xfId="25" builtinId="36" customBuiltin="1"/>
+    <cellStyle name="60% - Accent3" xfId="29" builtinId="40" customBuiltin="1"/>
+    <cellStyle name="60% - Accent4" xfId="33" builtinId="44" customBuiltin="1"/>
+    <cellStyle name="60% - Accent5" xfId="37" builtinId="48" customBuiltin="1"/>
+    <cellStyle name="60% - Accent6" xfId="41" builtinId="52" customBuiltin="1"/>
+    <cellStyle name="Accent1" xfId="18" builtinId="29" customBuiltin="1"/>
+    <cellStyle name="Accent2" xfId="22" builtinId="33" customBuiltin="1"/>
+    <cellStyle name="Accent3" xfId="26" builtinId="37" customBuiltin="1"/>
+    <cellStyle name="Accent4" xfId="30" builtinId="41" customBuiltin="1"/>
+    <cellStyle name="Accent5" xfId="34" builtinId="45" customBuiltin="1"/>
+    <cellStyle name="Accent6" xfId="38" builtinId="49" customBuiltin="1"/>
+    <cellStyle name="Bad" xfId="7" builtinId="27" customBuiltin="1"/>
+    <cellStyle name="Calculation" xfId="11" builtinId="22" customBuiltin="1"/>
+    <cellStyle name="Check Cell" xfId="13" builtinId="23" customBuiltin="1"/>
+    <cellStyle name="Explanatory Text" xfId="16" builtinId="53" customBuiltin="1"/>
+    <cellStyle name="Good" xfId="6" builtinId="26" customBuiltin="1"/>
+    <cellStyle name="Heading 1" xfId="2" builtinId="16" customBuiltin="1"/>
+    <cellStyle name="Heading 2" xfId="3" builtinId="17" customBuiltin="1"/>
+    <cellStyle name="Heading 3" xfId="4" builtinId="18" customBuiltin="1"/>
+    <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
+    <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
+    <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
+    <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
+    <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
+    <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
+    <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
+    <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
+  </cellStyles>
+  <dxfs count="0"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
+</styleSheet>
+</file>
+
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
-<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>12</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1" name="svWatermark1"/>
+        <xdr:cNvPr id="2" name="svWatermark1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noSelect="1" noMove="1" noResize="1" noEditPoints="1" noTextEdit="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm rot="18900000">
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr lang="en-US" sz="1600" b="1">
               <a:solidFill>
@@ -74,2537 +2062,1911 @@
                 </a:srgbClr>
               </a:solidFill>
             </a:rPr>
             <a:t>ShareVault CONFIDENTIAL — Anonymous — 46.34.242.83 — 2026-08-10</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>12</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="svWatermark2"/>
+        <xdr:cNvPr id="3" name="svWatermark2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noSelect="1" noMove="1" noResize="1" noEditPoints="1" noTextEdit="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm rot="18900000">
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr lang="en-US" sz="1600" b="1">
               <a:solidFill>
                 <a:srgbClr val="5A5A5A">
                   <a:alpha val="41000"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:rPr>
             <a:t>ShareVault CONFIDENTIAL — Anonymous — 46.34.242.83 — 2026-08-10</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="Ra12c92d8b1f64628" /></Relationships>
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+  <a:themeElements>
+    <a:clrScheme name="Office">
+      <a:dk1>
+        <a:sysClr val="windowText" lastClr="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="44546A"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="E7E6E6"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="4472C4"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="ED7D31"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="A5A5A5"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="FFC000"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="5B9BD5"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="70AD47"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="0563C1"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="954F72"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="63000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
+</a:theme>
+</file>
+
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...2464 lines deleted...]
-</x:worksheet>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:P30"/>
+  <sheetViews>
+    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1" spans="1:16">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
+      <c r="A2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C2" t="s">
+        <v>18</v>
+      </c>
+      <c r="D2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E2" t="s">
+        <v>20</v>
+      </c>
+      <c r="F2" t="s">
+        <v>21</v>
+      </c>
+      <c r="G2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H2" t="s">
+        <v>23</v>
+      </c>
+      <c r="I2" t="s">
+        <v>24</v>
+      </c>
+      <c r="J2" t="s">
+        <v>25</v>
+      </c>
+      <c r="K2" t="s">
+        <v>26</v>
+      </c>
+      <c r="L2" t="s">
+        <v>27</v>
+      </c>
+      <c r="M2" t="s">
+        <v>28</v>
+      </c>
+      <c r="N2" t="s">
+        <v>29</v>
+      </c>
+      <c r="O2" t="s">
+        <v>30</v>
+      </c>
+      <c r="P2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="3" spans="1:16">
+      <c r="A3" t="s">
+        <v>32</v>
+      </c>
+      <c r="B3" t="s">
+        <v>33</v>
+      </c>
+      <c r="C3" t="s">
+        <v>34</v>
+      </c>
+      <c r="D3" t="s">
+        <v>35</v>
+      </c>
+      <c r="E3" t="s">
+        <v>36</v>
+      </c>
+      <c r="F3" t="s">
+        <v>37</v>
+      </c>
+      <c r="G3" t="s">
+        <v>38</v>
+      </c>
+      <c r="H3" t="s">
+        <v>39</v>
+      </c>
+      <c r="I3" t="s">
+        <v>40</v>
+      </c>
+      <c r="J3" t="s">
+        <v>41</v>
+      </c>
+      <c r="K3" t="s">
+        <v>42</v>
+      </c>
+      <c r="L3" t="s">
+        <v>43</v>
+      </c>
+      <c r="M3" t="s">
+        <v>44</v>
+      </c>
+      <c r="N3" t="s">
+        <v>45</v>
+      </c>
+      <c r="O3" t="s">
+        <v>46</v>
+      </c>
+      <c r="P3" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16">
+      <c r="A4" t="s">
+        <v>48</v>
+      </c>
+      <c r="B4" t="s">
+        <v>49</v>
+      </c>
+      <c r="C4" t="s">
+        <v>50</v>
+      </c>
+      <c r="D4" t="s">
+        <v>51</v>
+      </c>
+      <c r="E4" t="s">
+        <v>52</v>
+      </c>
+      <c r="F4" t="s">
+        <v>53</v>
+      </c>
+      <c r="G4" t="s">
+        <v>54</v>
+      </c>
+      <c r="H4" t="s">
+        <v>55</v>
+      </c>
+      <c r="I4" t="s">
+        <v>56</v>
+      </c>
+      <c r="J4" t="s">
+        <v>57</v>
+      </c>
+      <c r="K4" t="s">
+        <v>58</v>
+      </c>
+      <c r="L4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M4" t="s">
+        <v>60</v>
+      </c>
+      <c r="N4" t="s">
+        <v>61</v>
+      </c>
+      <c r="O4" t="s">
+        <v>62</v>
+      </c>
+      <c r="P4" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="A5" t="s">
+        <v>64</v>
+      </c>
+      <c r="B5" t="s">
+        <v>65</v>
+      </c>
+      <c r="C5" t="s">
+        <v>66</v>
+      </c>
+      <c r="D5" t="s">
+        <v>67</v>
+      </c>
+      <c r="E5" t="s">
+        <v>68</v>
+      </c>
+      <c r="F5" t="s">
+        <v>69</v>
+      </c>
+      <c r="G5" t="s">
+        <v>70</v>
+      </c>
+      <c r="H5" t="s">
+        <v>71</v>
+      </c>
+      <c r="I5" t="s">
+        <v>72</v>
+      </c>
+      <c r="J5" t="s">
+        <v>73</v>
+      </c>
+      <c r="K5" t="s">
+        <v>74</v>
+      </c>
+      <c r="L5" t="s">
+        <v>75</v>
+      </c>
+      <c r="M5" t="s">
+        <v>76</v>
+      </c>
+      <c r="N5" t="s">
+        <v>77</v>
+      </c>
+      <c r="O5" t="s">
+        <v>78</v>
+      </c>
+      <c r="P5" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16">
+      <c r="A6" t="s">
+        <v>80</v>
+      </c>
+      <c r="B6" t="s">
+        <v>81</v>
+      </c>
+      <c r="C6" t="s">
+        <v>82</v>
+      </c>
+      <c r="D6" t="s">
+        <v>83</v>
+      </c>
+      <c r="E6" t="s">
+        <v>84</v>
+      </c>
+      <c r="F6" t="s">
+        <v>85</v>
+      </c>
+      <c r="G6" t="s">
+        <v>86</v>
+      </c>
+      <c r="H6" t="s">
+        <v>87</v>
+      </c>
+      <c r="I6" t="s">
+        <v>88</v>
+      </c>
+      <c r="J6" t="s">
+        <v>89</v>
+      </c>
+      <c r="K6" t="s">
+        <v>90</v>
+      </c>
+      <c r="L6" t="s">
+        <v>91</v>
+      </c>
+      <c r="M6" t="s">
+        <v>92</v>
+      </c>
+      <c r="N6" t="s">
+        <v>93</v>
+      </c>
+      <c r="O6" t="s">
+        <v>94</v>
+      </c>
+      <c r="P6" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16">
+      <c r="A7" t="s">
+        <v>96</v>
+      </c>
+      <c r="B7" t="s">
+        <v>97</v>
+      </c>
+      <c r="C7" t="s">
+        <v>98</v>
+      </c>
+      <c r="D7" t="s">
+        <v>99</v>
+      </c>
+      <c r="E7" t="s">
+        <v>100</v>
+      </c>
+      <c r="F7" t="s">
+        <v>101</v>
+      </c>
+      <c r="G7" t="s">
+        <v>102</v>
+      </c>
+      <c r="H7" t="s">
+        <v>103</v>
+      </c>
+      <c r="I7" t="s">
+        <v>104</v>
+      </c>
+      <c r="J7" t="s">
+        <v>105</v>
+      </c>
+      <c r="K7" t="s">
+        <v>106</v>
+      </c>
+      <c r="L7" t="s">
+        <v>107</v>
+      </c>
+      <c r="M7" t="s">
+        <v>108</v>
+      </c>
+      <c r="N7" t="s">
+        <v>109</v>
+      </c>
+      <c r="O7" t="s">
+        <v>110</v>
+      </c>
+      <c r="P7" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16">
+      <c r="A8" t="s">
+        <v>112</v>
+      </c>
+      <c r="B8" t="s">
+        <v>113</v>
+      </c>
+      <c r="C8" t="s">
+        <v>114</v>
+      </c>
+      <c r="D8" t="s">
+        <v>115</v>
+      </c>
+      <c r="E8" t="s">
+        <v>116</v>
+      </c>
+      <c r="F8" t="s">
+        <v>117</v>
+      </c>
+      <c r="G8" t="s">
+        <v>118</v>
+      </c>
+      <c r="H8" t="s">
+        <v>119</v>
+      </c>
+      <c r="I8" t="s">
+        <v>120</v>
+      </c>
+      <c r="J8" t="s">
+        <v>121</v>
+      </c>
+      <c r="K8" t="s">
+        <v>122</v>
+      </c>
+      <c r="L8" t="s">
+        <v>123</v>
+      </c>
+      <c r="M8" t="s">
+        <v>124</v>
+      </c>
+      <c r="N8" t="s">
+        <v>125</v>
+      </c>
+      <c r="O8" t="s">
+        <v>126</v>
+      </c>
+      <c r="P8" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16">
+      <c r="A9" t="s">
+        <v>128</v>
+      </c>
+      <c r="B9" t="s">
+        <v>129</v>
+      </c>
+      <c r="C9" t="s">
+        <v>130</v>
+      </c>
+      <c r="D9" t="s">
+        <v>131</v>
+      </c>
+      <c r="E9" t="s">
+        <v>132</v>
+      </c>
+      <c r="F9" t="s">
+        <v>133</v>
+      </c>
+      <c r="G9" t="s">
+        <v>134</v>
+      </c>
+      <c r="H9" t="s">
+        <v>135</v>
+      </c>
+      <c r="I9" t="s">
+        <v>136</v>
+      </c>
+      <c r="J9" t="s">
+        <v>137</v>
+      </c>
+      <c r="K9" t="s">
+        <v>138</v>
+      </c>
+      <c r="L9" t="s">
+        <v>139</v>
+      </c>
+      <c r="M9" t="s">
+        <v>140</v>
+      </c>
+      <c r="N9" t="s">
+        <v>141</v>
+      </c>
+      <c r="O9" t="s">
+        <v>142</v>
+      </c>
+      <c r="P9" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16">
+      <c r="A10" t="s">
+        <v>144</v>
+      </c>
+      <c r="B10" t="s">
+        <v>145</v>
+      </c>
+      <c r="C10" t="s">
+        <v>146</v>
+      </c>
+      <c r="D10" t="s">
+        <v>147</v>
+      </c>
+      <c r="E10" t="s">
+        <v>148</v>
+      </c>
+      <c r="F10" t="s">
+        <v>149</v>
+      </c>
+      <c r="G10" t="s">
+        <v>150</v>
+      </c>
+      <c r="H10" t="s">
+        <v>151</v>
+      </c>
+      <c r="I10" t="s">
+        <v>152</v>
+      </c>
+      <c r="J10" t="s">
+        <v>153</v>
+      </c>
+      <c r="K10" t="s">
+        <v>154</v>
+      </c>
+      <c r="L10" t="s">
+        <v>155</v>
+      </c>
+      <c r="M10" t="s">
+        <v>156</v>
+      </c>
+      <c r="N10" t="s">
+        <v>157</v>
+      </c>
+      <c r="O10" t="s">
+        <v>158</v>
+      </c>
+      <c r="P10" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16">
+      <c r="A11" t="s">
+        <v>160</v>
+      </c>
+      <c r="B11" t="s">
+        <v>161</v>
+      </c>
+      <c r="C11" t="s">
+        <v>162</v>
+      </c>
+      <c r="D11" t="s">
+        <v>163</v>
+      </c>
+      <c r="E11" t="s">
+        <v>164</v>
+      </c>
+      <c r="F11" t="s">
+        <v>165</v>
+      </c>
+      <c r="G11" t="s">
+        <v>166</v>
+      </c>
+      <c r="H11" t="s">
+        <v>167</v>
+      </c>
+      <c r="I11" t="s">
+        <v>168</v>
+      </c>
+      <c r="J11" t="s">
+        <v>169</v>
+      </c>
+      <c r="K11" t="s">
+        <v>170</v>
+      </c>
+      <c r="L11" t="s">
+        <v>171</v>
+      </c>
+      <c r="M11" t="s">
+        <v>172</v>
+      </c>
+      <c r="N11" t="s">
+        <v>173</v>
+      </c>
+      <c r="O11" t="s">
+        <v>174</v>
+      </c>
+      <c r="P11" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16">
+      <c r="A12" t="s">
+        <v>176</v>
+      </c>
+      <c r="B12" t="s">
+        <v>177</v>
+      </c>
+      <c r="C12" t="s">
+        <v>178</v>
+      </c>
+      <c r="D12" t="s">
+        <v>179</v>
+      </c>
+      <c r="E12" t="s">
+        <v>180</v>
+      </c>
+      <c r="F12" t="s">
+        <v>181</v>
+      </c>
+      <c r="G12" t="s">
+        <v>182</v>
+      </c>
+      <c r="H12" t="s">
+        <v>183</v>
+      </c>
+      <c r="I12" t="s">
+        <v>184</v>
+      </c>
+      <c r="J12" t="s">
+        <v>185</v>
+      </c>
+      <c r="K12" t="s">
+        <v>186</v>
+      </c>
+      <c r="L12" t="s">
+        <v>187</v>
+      </c>
+      <c r="M12" t="s">
+        <v>188</v>
+      </c>
+      <c r="N12" t="s">
+        <v>189</v>
+      </c>
+      <c r="O12" t="s">
+        <v>190</v>
+      </c>
+      <c r="P12" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16">
+      <c r="A13" t="s">
+        <v>192</v>
+      </c>
+      <c r="B13" t="s">
+        <v>193</v>
+      </c>
+      <c r="C13" t="s">
+        <v>194</v>
+      </c>
+      <c r="D13" t="s">
+        <v>195</v>
+      </c>
+      <c r="E13" t="s">
+        <v>196</v>
+      </c>
+      <c r="F13" t="s">
+        <v>197</v>
+      </c>
+      <c r="G13" t="s">
+        <v>198</v>
+      </c>
+      <c r="H13" t="s">
+        <v>199</v>
+      </c>
+      <c r="I13" t="s">
+        <v>200</v>
+      </c>
+      <c r="J13" t="s">
+        <v>201</v>
+      </c>
+      <c r="K13" t="s">
+        <v>202</v>
+      </c>
+      <c r="L13" t="s">
+        <v>203</v>
+      </c>
+      <c r="M13" t="s">
+        <v>204</v>
+      </c>
+      <c r="N13" t="s">
+        <v>205</v>
+      </c>
+      <c r="O13" t="s">
+        <v>206</v>
+      </c>
+      <c r="P13" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16">
+      <c r="A14" t="s">
+        <v>208</v>
+      </c>
+      <c r="B14" t="s">
+        <v>209</v>
+      </c>
+      <c r="C14" t="s">
+        <v>210</v>
+      </c>
+      <c r="D14" t="s">
+        <v>211</v>
+      </c>
+      <c r="E14" t="s">
+        <v>212</v>
+      </c>
+      <c r="F14" t="s">
+        <v>213</v>
+      </c>
+      <c r="G14" t="s">
+        <v>214</v>
+      </c>
+      <c r="H14" t="s">
+        <v>215</v>
+      </c>
+      <c r="I14" t="s">
+        <v>216</v>
+      </c>
+      <c r="J14" t="s">
+        <v>217</v>
+      </c>
+      <c r="K14" t="s">
+        <v>218</v>
+      </c>
+      <c r="L14" t="s">
+        <v>219</v>
+      </c>
+      <c r="M14" t="s">
+        <v>220</v>
+      </c>
+      <c r="N14" t="s">
+        <v>221</v>
+      </c>
+      <c r="O14" t="s">
+        <v>222</v>
+      </c>
+      <c r="P14" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16">
+      <c r="A15" t="s">
+        <v>224</v>
+      </c>
+      <c r="B15" t="s">
+        <v>225</v>
+      </c>
+      <c r="C15" t="s">
+        <v>226</v>
+      </c>
+      <c r="D15" t="s">
+        <v>227</v>
+      </c>
+      <c r="E15" t="s">
+        <v>228</v>
+      </c>
+      <c r="F15" t="s">
+        <v>229</v>
+      </c>
+      <c r="G15" t="s">
+        <v>230</v>
+      </c>
+      <c r="H15" t="s">
+        <v>231</v>
+      </c>
+      <c r="I15" t="s">
+        <v>232</v>
+      </c>
+      <c r="J15" t="s">
+        <v>233</v>
+      </c>
+      <c r="K15" t="s">
+        <v>234</v>
+      </c>
+      <c r="L15" t="s">
+        <v>235</v>
+      </c>
+      <c r="M15" t="s">
+        <v>236</v>
+      </c>
+      <c r="N15" t="s">
+        <v>237</v>
+      </c>
+      <c r="O15" t="s">
+        <v>238</v>
+      </c>
+      <c r="P15" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16">
+      <c r="A16" t="s">
+        <v>240</v>
+      </c>
+      <c r="B16" t="s">
+        <v>241</v>
+      </c>
+      <c r="C16" t="s">
+        <v>242</v>
+      </c>
+      <c r="D16" t="s">
+        <v>243</v>
+      </c>
+      <c r="E16" t="s">
+        <v>244</v>
+      </c>
+      <c r="F16" t="s">
+        <v>245</v>
+      </c>
+      <c r="G16" t="s">
+        <v>246</v>
+      </c>
+      <c r="H16" t="s">
+        <v>247</v>
+      </c>
+      <c r="I16" t="s">
+        <v>248</v>
+      </c>
+      <c r="J16" t="s">
+        <v>249</v>
+      </c>
+      <c r="K16" t="s">
+        <v>250</v>
+      </c>
+      <c r="L16" t="s">
+        <v>251</v>
+      </c>
+      <c r="M16" t="s">
+        <v>252</v>
+      </c>
+      <c r="N16" t="s">
+        <v>253</v>
+      </c>
+      <c r="O16" t="s">
+        <v>254</v>
+      </c>
+      <c r="P16" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16">
+      <c r="A17" t="s">
+        <v>256</v>
+      </c>
+      <c r="B17" t="s">
+        <v>257</v>
+      </c>
+      <c r="C17" t="s">
+        <v>258</v>
+      </c>
+      <c r="D17" t="s">
+        <v>259</v>
+      </c>
+      <c r="E17" t="s">
+        <v>260</v>
+      </c>
+      <c r="F17" t="s">
+        <v>261</v>
+      </c>
+      <c r="G17" t="s">
+        <v>262</v>
+      </c>
+      <c r="H17" t="s">
+        <v>263</v>
+      </c>
+      <c r="I17" t="s">
+        <v>264</v>
+      </c>
+      <c r="J17" t="s">
+        <v>265</v>
+      </c>
+      <c r="K17" t="s">
+        <v>266</v>
+      </c>
+      <c r="L17" t="s">
+        <v>267</v>
+      </c>
+      <c r="M17" t="s">
+        <v>268</v>
+      </c>
+      <c r="N17" t="s">
+        <v>269</v>
+      </c>
+      <c r="O17" t="s">
+        <v>270</v>
+      </c>
+      <c r="P17" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16">
+      <c r="A18" t="s">
+        <v>272</v>
+      </c>
+      <c r="B18" t="s">
+        <v>273</v>
+      </c>
+      <c r="C18" t="s">
+        <v>274</v>
+      </c>
+      <c r="D18" t="s">
+        <v>275</v>
+      </c>
+      <c r="E18" t="s">
+        <v>276</v>
+      </c>
+      <c r="F18" t="s">
+        <v>277</v>
+      </c>
+      <c r="G18" t="s">
+        <v>278</v>
+      </c>
+      <c r="H18" t="s">
+        <v>279</v>
+      </c>
+      <c r="I18" t="s">
+        <v>280</v>
+      </c>
+      <c r="J18" t="s">
+        <v>281</v>
+      </c>
+      <c r="K18" t="s">
+        <v>282</v>
+      </c>
+      <c r="L18" t="s">
+        <v>283</v>
+      </c>
+      <c r="M18" t="s">
+        <v>284</v>
+      </c>
+      <c r="N18" t="s">
+        <v>285</v>
+      </c>
+      <c r="O18" t="s">
+        <v>286</v>
+      </c>
+      <c r="P18" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16">
+      <c r="A19" t="s">
+        <v>288</v>
+      </c>
+      <c r="B19" t="s">
+        <v>289</v>
+      </c>
+      <c r="C19" t="s">
+        <v>290</v>
+      </c>
+      <c r="D19" t="s">
+        <v>291</v>
+      </c>
+      <c r="E19" t="s">
+        <v>292</v>
+      </c>
+      <c r="F19" t="s">
+        <v>293</v>
+      </c>
+      <c r="G19" t="s">
+        <v>294</v>
+      </c>
+      <c r="H19" t="s">
+        <v>295</v>
+      </c>
+      <c r="I19" t="s">
+        <v>296</v>
+      </c>
+      <c r="J19" t="s">
+        <v>297</v>
+      </c>
+      <c r="K19" t="s">
+        <v>298</v>
+      </c>
+      <c r="L19" t="s">
+        <v>299</v>
+      </c>
+      <c r="M19" t="s">
+        <v>300</v>
+      </c>
+      <c r="N19" t="s">
+        <v>301</v>
+      </c>
+      <c r="O19" t="s">
+        <v>302</v>
+      </c>
+      <c r="P19" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16">
+      <c r="A20" t="s">
+        <v>304</v>
+      </c>
+      <c r="B20" t="s">
+        <v>305</v>
+      </c>
+      <c r="C20" t="s">
+        <v>306</v>
+      </c>
+      <c r="D20" t="s">
+        <v>307</v>
+      </c>
+      <c r="E20" t="s">
+        <v>308</v>
+      </c>
+      <c r="F20" t="s">
+        <v>309</v>
+      </c>
+      <c r="G20" t="s">
+        <v>310</v>
+      </c>
+      <c r="H20" t="s">
+        <v>311</v>
+      </c>
+      <c r="I20" t="s">
+        <v>312</v>
+      </c>
+      <c r="J20" t="s">
+        <v>313</v>
+      </c>
+      <c r="K20" t="s">
+        <v>314</v>
+      </c>
+      <c r="L20" t="s">
+        <v>315</v>
+      </c>
+      <c r="M20" t="s">
+        <v>316</v>
+      </c>
+      <c r="N20" t="s">
+        <v>317</v>
+      </c>
+      <c r="O20" t="s">
+        <v>318</v>
+      </c>
+      <c r="P20" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16">
+      <c r="A21" t="s">
+        <v>320</v>
+      </c>
+      <c r="B21" t="s">
+        <v>321</v>
+      </c>
+      <c r="C21" t="s">
+        <v>322</v>
+      </c>
+      <c r="D21" t="s">
+        <v>323</v>
+      </c>
+      <c r="E21" t="s">
+        <v>324</v>
+      </c>
+      <c r="F21" t="s">
+        <v>325</v>
+      </c>
+      <c r="G21" t="s">
+        <v>326</v>
+      </c>
+      <c r="H21" t="s">
+        <v>327</v>
+      </c>
+      <c r="I21" t="s">
+        <v>328</v>
+      </c>
+      <c r="J21" t="s">
+        <v>329</v>
+      </c>
+      <c r="K21" t="s">
+        <v>330</v>
+      </c>
+      <c r="L21" t="s">
+        <v>331</v>
+      </c>
+      <c r="M21" t="s">
+        <v>332</v>
+      </c>
+      <c r="N21" t="s">
+        <v>333</v>
+      </c>
+      <c r="O21" t="s">
+        <v>334</v>
+      </c>
+      <c r="P21" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16">
+      <c r="A22" t="s">
+        <v>336</v>
+      </c>
+      <c r="B22" t="s">
+        <v>337</v>
+      </c>
+      <c r="C22" t="s">
+        <v>338</v>
+      </c>
+      <c r="D22" t="s">
+        <v>339</v>
+      </c>
+      <c r="E22" t="s">
+        <v>340</v>
+      </c>
+      <c r="F22" t="s">
+        <v>341</v>
+      </c>
+      <c r="G22" t="s">
+        <v>342</v>
+      </c>
+      <c r="H22" t="s">
+        <v>343</v>
+      </c>
+      <c r="I22" t="s">
+        <v>344</v>
+      </c>
+      <c r="J22" t="s">
+        <v>345</v>
+      </c>
+      <c r="K22" t="s">
+        <v>346</v>
+      </c>
+      <c r="L22" t="s">
+        <v>347</v>
+      </c>
+      <c r="M22" t="s">
+        <v>348</v>
+      </c>
+      <c r="N22" t="s">
+        <v>349</v>
+      </c>
+      <c r="O22" t="s">
+        <v>350</v>
+      </c>
+      <c r="P22" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16">
+      <c r="A23" t="s">
+        <v>352</v>
+      </c>
+      <c r="B23" t="s">
+        <v>353</v>
+      </c>
+      <c r="C23" t="s">
+        <v>354</v>
+      </c>
+      <c r="D23" t="s">
+        <v>355</v>
+      </c>
+      <c r="E23" t="s">
+        <v>356</v>
+      </c>
+      <c r="F23" t="s">
+        <v>357</v>
+      </c>
+      <c r="G23" t="s">
+        <v>358</v>
+      </c>
+      <c r="H23" t="s">
+        <v>359</v>
+      </c>
+      <c r="I23" t="s">
+        <v>360</v>
+      </c>
+      <c r="J23" t="s">
+        <v>361</v>
+      </c>
+      <c r="K23" t="s">
+        <v>362</v>
+      </c>
+      <c r="L23" t="s">
+        <v>363</v>
+      </c>
+      <c r="M23" t="s">
+        <v>364</v>
+      </c>
+      <c r="N23" t="s">
+        <v>365</v>
+      </c>
+      <c r="O23" t="s">
+        <v>366</v>
+      </c>
+      <c r="P23" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16">
+      <c r="A24" t="s">
+        <v>368</v>
+      </c>
+      <c r="B24" t="s">
+        <v>369</v>
+      </c>
+      <c r="C24" t="s">
+        <v>370</v>
+      </c>
+      <c r="D24" t="s">
+        <v>371</v>
+      </c>
+      <c r="E24" t="s">
+        <v>372</v>
+      </c>
+      <c r="F24" t="s">
+        <v>373</v>
+      </c>
+      <c r="G24" t="s">
+        <v>374</v>
+      </c>
+      <c r="H24" t="s">
+        <v>375</v>
+      </c>
+      <c r="I24" t="s">
+        <v>376</v>
+      </c>
+      <c r="J24" t="s">
+        <v>377</v>
+      </c>
+      <c r="K24" t="s">
+        <v>378</v>
+      </c>
+      <c r="L24" t="s">
+        <v>379</v>
+      </c>
+      <c r="M24" t="s">
+        <v>380</v>
+      </c>
+      <c r="N24" t="s">
+        <v>381</v>
+      </c>
+      <c r="O24" t="s">
+        <v>382</v>
+      </c>
+      <c r="P24" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16">
+      <c r="A25" t="s">
+        <v>384</v>
+      </c>
+      <c r="B25" t="s">
+        <v>385</v>
+      </c>
+      <c r="C25" t="s">
+        <v>386</v>
+      </c>
+      <c r="D25" t="s">
+        <v>387</v>
+      </c>
+      <c r="E25" t="s">
+        <v>388</v>
+      </c>
+      <c r="F25" t="s">
+        <v>389</v>
+      </c>
+      <c r="G25" t="s">
+        <v>390</v>
+      </c>
+      <c r="H25" t="s">
+        <v>391</v>
+      </c>
+      <c r="I25" t="s">
+        <v>392</v>
+      </c>
+      <c r="J25" t="s">
+        <v>393</v>
+      </c>
+      <c r="K25" t="s">
+        <v>394</v>
+      </c>
+      <c r="L25" t="s">
+        <v>395</v>
+      </c>
+      <c r="M25" t="s">
+        <v>396</v>
+      </c>
+      <c r="N25" t="s">
+        <v>397</v>
+      </c>
+      <c r="O25" t="s">
+        <v>398</v>
+      </c>
+      <c r="P25" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="26" spans="1:16">
+      <c r="A26" t="s">
+        <v>400</v>
+      </c>
+      <c r="B26" t="s">
+        <v>401</v>
+      </c>
+      <c r="C26" t="s">
+        <v>402</v>
+      </c>
+      <c r="D26" t="s">
+        <v>403</v>
+      </c>
+      <c r="E26" t="s">
+        <v>404</v>
+      </c>
+      <c r="F26" t="s">
+        <v>405</v>
+      </c>
+      <c r="G26" t="s">
+        <v>406</v>
+      </c>
+      <c r="H26" t="s">
+        <v>407</v>
+      </c>
+      <c r="I26" t="s">
+        <v>408</v>
+      </c>
+      <c r="J26" t="s">
+        <v>409</v>
+      </c>
+      <c r="K26" t="s">
+        <v>410</v>
+      </c>
+      <c r="L26" t="s">
+        <v>411</v>
+      </c>
+      <c r="M26" t="s">
+        <v>412</v>
+      </c>
+      <c r="N26" t="s">
+        <v>413</v>
+      </c>
+      <c r="O26" t="s">
+        <v>414</v>
+      </c>
+      <c r="P26" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="27" spans="1:16">
+      <c r="A27" t="s">
+        <v>416</v>
+      </c>
+      <c r="B27" t="s">
+        <v>417</v>
+      </c>
+      <c r="C27" t="s">
+        <v>418</v>
+      </c>
+      <c r="D27" t="s">
+        <v>419</v>
+      </c>
+      <c r="E27" t="s">
+        <v>420</v>
+      </c>
+      <c r="F27" t="s">
+        <v>421</v>
+      </c>
+      <c r="G27" t="s">
+        <v>422</v>
+      </c>
+      <c r="H27" t="s">
+        <v>423</v>
+      </c>
+      <c r="I27" t="s">
+        <v>424</v>
+      </c>
+      <c r="J27" t="s">
+        <v>425</v>
+      </c>
+      <c r="K27" t="s">
+        <v>426</v>
+      </c>
+      <c r="L27" t="s">
+        <v>427</v>
+      </c>
+      <c r="M27" t="s">
+        <v>428</v>
+      </c>
+      <c r="N27" t="s">
+        <v>429</v>
+      </c>
+      <c r="O27" t="s">
+        <v>430</v>
+      </c>
+      <c r="P27" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="28" spans="1:16">
+      <c r="A28" t="s">
+        <v>432</v>
+      </c>
+      <c r="B28" t="s">
+        <v>433</v>
+      </c>
+      <c r="C28" t="s">
+        <v>434</v>
+      </c>
+      <c r="D28" t="s">
+        <v>435</v>
+      </c>
+      <c r="E28" t="s">
+        <v>436</v>
+      </c>
+      <c r="F28" t="s">
+        <v>437</v>
+      </c>
+      <c r="G28" t="s">
+        <v>438</v>
+      </c>
+      <c r="H28" t="s">
+        <v>439</v>
+      </c>
+      <c r="I28" t="s">
+        <v>440</v>
+      </c>
+      <c r="J28" t="s">
+        <v>441</v>
+      </c>
+      <c r="K28" t="s">
+        <v>442</v>
+      </c>
+      <c r="L28" t="s">
+        <v>443</v>
+      </c>
+      <c r="M28" t="s">
+        <v>444</v>
+      </c>
+      <c r="N28" t="s">
+        <v>445</v>
+      </c>
+      <c r="O28" t="s">
+        <v>446</v>
+      </c>
+      <c r="P28" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="29" spans="1:16">
+      <c r="A29" t="s">
+        <v>448</v>
+      </c>
+      <c r="B29" t="s">
+        <v>449</v>
+      </c>
+      <c r="C29" t="s">
+        <v>450</v>
+      </c>
+      <c r="D29" t="s">
+        <v>451</v>
+      </c>
+      <c r="E29" t="s">
+        <v>452</v>
+      </c>
+      <c r="F29" t="s">
+        <v>453</v>
+      </c>
+      <c r="G29" t="s">
+        <v>454</v>
+      </c>
+      <c r="H29" t="s">
+        <v>455</v>
+      </c>
+      <c r="I29" t="s">
+        <v>456</v>
+      </c>
+      <c r="J29" t="s">
+        <v>457</v>
+      </c>
+      <c r="K29" t="s">
+        <v>458</v>
+      </c>
+      <c r="L29" t="s">
+        <v>459</v>
+      </c>
+      <c r="M29" t="s">
+        <v>460</v>
+      </c>
+      <c r="N29" t="s">
+        <v>461</v>
+      </c>
+      <c r="O29" t="s">
+        <v>462</v>
+      </c>
+      <c r="P29" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="30" spans="1:16">
+      <c r="A30" t="s">
+        <v>464</v>
+      </c>
+      <c r="B30" t="s">
+        <v>465</v>
+      </c>
+      <c r="C30" t="s">
+        <v>466</v>
+      </c>
+      <c r="D30" t="s">
+        <v>467</v>
+      </c>
+      <c r="E30" t="s">
+        <v>468</v>
+      </c>
+      <c r="F30" t="s">
+        <v>469</v>
+      </c>
+      <c r="G30" t="s">
+        <v>470</v>
+      </c>
+      <c r="H30" t="s">
+        <v>471</v>
+      </c>
+      <c r="I30" t="s">
+        <v>472</v>
+      </c>
+      <c r="J30" t="s">
+        <v>473</v>
+      </c>
+      <c r="K30" t="s">
+        <v>474</v>
+      </c>
+      <c r="L30" t="s">
+        <v>475</v>
+      </c>
+      <c r="M30" t="s">
+        <v>476</v>
+      </c>
+      <c r="N30" t="s">
+        <v>477</v>
+      </c>
+      <c r="O30" t="s">
+        <v>478</v>
+      </c>
+      <c r="P30" t="s">
+        <v>479</v>
+      </c>
+    </row>
+  </sheetData>
+  <sheetProtection sheet="1" objects="1" scenarios="1"/>
+  <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
+  <drawing r:id="rId1"/>
+</worksheet>
 </file>
+
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Application>Microsoft Excel Online</Application>
+  <Manager/>
+  <Company/>
+  <HyperlinkBase/>
+  <AppVersion></AppVersion>
+</Properties>
+</file>
+
+<file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <cp:keywords/>
+  <dc:description/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision/>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
+</cp:coreProperties>
+</file>