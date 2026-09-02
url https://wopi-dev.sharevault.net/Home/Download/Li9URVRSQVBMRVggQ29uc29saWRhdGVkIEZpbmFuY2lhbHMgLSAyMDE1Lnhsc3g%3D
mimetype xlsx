--- v0 (2026-07-04)
+++ v1 (2026-09-02)
@@ -17,53 +17,53 @@
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30223"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30305"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook"/>
-  <xr:revisionPtr revIDLastSave="4" documentId="13_ncr:1_{2C67A83C-DD57-954E-9628-D3BF5A75EC6A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{1315EA56-8E11-40CA-96F7-49301C1E06C9}"/>
+  <xr:revisionPtr revIDLastSave="5" documentId="13_ncr:1_{2C67A83C-DD57-954E-9628-D3BF5A75EC6A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{CB1CAAA4-7CC9-4BB9-996E-E03E47FCC70E}"/>
   <bookViews>
     <workbookView xWindow="200" yWindow="760" windowWidth="25520" windowHeight="15100" tabRatio="805" firstSheet="8" activeTab="8" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Splash" sheetId="1" r:id="rId1"/>
     <sheet name="Income Statement" sheetId="2" r:id="rId2"/>
     <sheet name="Balance Sheet" sheetId="3" r:id="rId3"/>
     <sheet name="Cash Flow" sheetId="4" r:id="rId4"/>
     <sheet name="Segment Revenue &amp; OI" sheetId="5" r:id="rId5"/>
     <sheet name="Historical Income Statement" sheetId="10" r:id="rId6"/>
     <sheet name="Fin Operating Segment History" sheetId="11" r:id="rId7"/>
     <sheet name="Unearned Revenue" sheetId="12" r:id="rId8"/>
     <sheet name="Yearly Income Statements" sheetId="13" r:id="rId9"/>
   </sheets>
   <definedNames>
     <definedName name="Balance_Sheet">'Balance Sheet'!$A$1:$G$47</definedName>
     <definedName name="Cash_Flow">'Cash Flow'!$A$1:$K$55</definedName>
     <definedName name="Client">'Unearned Revenue'!$A$6</definedName>
     <definedName name="ClientPercent">'Unearned Revenue'!$A$13</definedName>
     <definedName name="Fin_Operating_Segment_History">'Fin Operating Segment History'!$B$6:$F$12,'Fin Operating Segment History'!$H$6:$L$12,'Fin Operating Segment History'!$B$16:$F$22,'Fin Operating Segment History'!$H$16:$L$22</definedName>
     <definedName name="Historical_Income_Statement">'Historical Income Statement'!$D$6:$CG$27</definedName>
     <definedName name="Income_Statement">'Income Statement'!$A$1:$K$28</definedName>
     <definedName name="MBD">'Unearned Revenue'!$A$8</definedName>
     <definedName name="MBDPercent">'Unearned Revenue'!$A$15</definedName>
     <definedName name="OpInc_table">#REF!</definedName>
@@ -4652,52 +4652,52 @@
     <cellStyle name="Currency [0]_Quarterly History 2" xfId="281" xr:uid="{00000000-0005-0000-0000-00007C000000}"/>
     <cellStyle name="Currency [00]" xfId="99" xr:uid="{00000000-0005-0000-0000-00007D000000}"/>
     <cellStyle name="Currency [00] 2" xfId="282" xr:uid="{00000000-0005-0000-0000-00007E000000}"/>
     <cellStyle name="Currency 2" xfId="100" xr:uid="{00000000-0005-0000-0000-00007F000000}"/>
     <cellStyle name="Currency Acctg" xfId="101" xr:uid="{00000000-0005-0000-0000-000080000000}"/>
     <cellStyle name="Currency0" xfId="102" xr:uid="{00000000-0005-0000-0000-000081000000}"/>
     <cellStyle name="Data" xfId="103" xr:uid="{00000000-0005-0000-0000-000082000000}"/>
     <cellStyle name="Date" xfId="104" xr:uid="{00000000-0005-0000-0000-000083000000}"/>
     <cellStyle name="Date Short" xfId="105" xr:uid="{00000000-0005-0000-0000-000084000000}"/>
     <cellStyle name="DateJoel" xfId="106" xr:uid="{00000000-0005-0000-0000-000085000000}"/>
     <cellStyle name="debbie" xfId="107" xr:uid="{00000000-0005-0000-0000-000086000000}"/>
     <cellStyle name="Dezimal [0]_laroux" xfId="108" xr:uid="{00000000-0005-0000-0000-000087000000}"/>
     <cellStyle name="Dezimal_laroux" xfId="109" xr:uid="{00000000-0005-0000-0000-000088000000}"/>
     <cellStyle name="Enter Currency (0)" xfId="110" xr:uid="{00000000-0005-0000-0000-000089000000}"/>
     <cellStyle name="Enter Currency (0) 2" xfId="283" xr:uid="{00000000-0005-0000-0000-00008A000000}"/>
     <cellStyle name="Enter Currency (2)" xfId="111" xr:uid="{00000000-0005-0000-0000-00008B000000}"/>
     <cellStyle name="Enter Currency (2) 2" xfId="284" xr:uid="{00000000-0005-0000-0000-00008C000000}"/>
     <cellStyle name="Enter Units (0)" xfId="112" xr:uid="{00000000-0005-0000-0000-00008D000000}"/>
     <cellStyle name="Enter Units (0) 2" xfId="285" xr:uid="{00000000-0005-0000-0000-00008E000000}"/>
     <cellStyle name="Enter Units (1)" xfId="113" xr:uid="{00000000-0005-0000-0000-00008F000000}"/>
     <cellStyle name="Enter Units (1) 2" xfId="286" xr:uid="{00000000-0005-0000-0000-000090000000}"/>
     <cellStyle name="Enter Units (2)" xfId="114" xr:uid="{00000000-0005-0000-0000-000091000000}"/>
     <cellStyle name="Enter Units (2) 2" xfId="287" xr:uid="{00000000-0005-0000-0000-000092000000}"/>
     <cellStyle name="eps" xfId="115" xr:uid="{00000000-0005-0000-0000-000093000000}"/>
     <cellStyle name="Euro" xfId="116" xr:uid="{00000000-0005-0000-0000-000094000000}"/>
+    <cellStyle name="Followed Hyperlink" xfId="336" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="335" builtinId="9" hidden="1"/>
-    <cellStyle name="Followed Hyperlink" xfId="336" builtinId="9" hidden="1"/>
     <cellStyle name="Grey" xfId="117" xr:uid="{00000000-0005-0000-0000-000097000000}"/>
     <cellStyle name="Header1" xfId="118" xr:uid="{00000000-0005-0000-0000-000098000000}"/>
     <cellStyle name="Header2" xfId="119" xr:uid="{00000000-0005-0000-0000-000099000000}"/>
     <cellStyle name="Header2 10" xfId="120" xr:uid="{00000000-0005-0000-0000-00009A000000}"/>
     <cellStyle name="Header2 11" xfId="121" xr:uid="{00000000-0005-0000-0000-00009B000000}"/>
     <cellStyle name="Header2 12" xfId="122" xr:uid="{00000000-0005-0000-0000-00009C000000}"/>
     <cellStyle name="Header2 13" xfId="123" xr:uid="{00000000-0005-0000-0000-00009D000000}"/>
     <cellStyle name="Header2 14" xfId="124" xr:uid="{00000000-0005-0000-0000-00009E000000}"/>
     <cellStyle name="Header2 15" xfId="125" xr:uid="{00000000-0005-0000-0000-00009F000000}"/>
     <cellStyle name="Header2 16" xfId="126" xr:uid="{00000000-0005-0000-0000-0000A0000000}"/>
     <cellStyle name="Header2 17" xfId="127" xr:uid="{00000000-0005-0000-0000-0000A1000000}"/>
     <cellStyle name="Header2 18" xfId="128" xr:uid="{00000000-0005-0000-0000-0000A2000000}"/>
     <cellStyle name="Header2 19" xfId="129" xr:uid="{00000000-0005-0000-0000-0000A3000000}"/>
     <cellStyle name="Header2 2" xfId="130" xr:uid="{00000000-0005-0000-0000-0000A4000000}"/>
     <cellStyle name="Header2 20" xfId="131" xr:uid="{00000000-0005-0000-0000-0000A5000000}"/>
     <cellStyle name="Header2 21" xfId="132" xr:uid="{00000000-0005-0000-0000-0000A6000000}"/>
     <cellStyle name="Header2 22" xfId="133" xr:uid="{00000000-0005-0000-0000-0000A7000000}"/>
     <cellStyle name="Header2 23" xfId="134" xr:uid="{00000000-0005-0000-0000-0000A8000000}"/>
     <cellStyle name="Header2 24" xfId="135" xr:uid="{00000000-0005-0000-0000-0000A9000000}"/>
     <cellStyle name="Header2 25" xfId="136" xr:uid="{00000000-0005-0000-0000-0000AA000000}"/>
     <cellStyle name="Header2 26" xfId="137" xr:uid="{00000000-0005-0000-0000-0000AB000000}"/>
     <cellStyle name="Header2 27" xfId="138" xr:uid="{00000000-0005-0000-0000-0000AC000000}"/>
     <cellStyle name="Header2 28" xfId="139" xr:uid="{00000000-0005-0000-0000-0000AD000000}"/>
     <cellStyle name="Header2 29" xfId="140" xr:uid="{00000000-0005-0000-0000-0000AE000000}"/>
     <cellStyle name="Header2 3" xfId="141" xr:uid="{00000000-0005-0000-0000-0000AF000000}"/>
@@ -5636,51 +5636,51 @@
     <mergeCell ref="B16:E19"/>
     <mergeCell ref="B15:E15"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B22" location="'Income Statement'!A1" display="Income Statement" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="B23" location="'Balance Sheet'!A1" display="Balance Sheet" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
     <hyperlink ref="B24" location="'Cash Flow'!A1" display="Cash Flow" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
     <hyperlink ref="B25" location="'Segment Revenue &amp; OI'!A1" display="Segment Revenue &amp; Operating Income" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
     <hyperlink ref="E22" location="'Historical Income Statement'!A1" display="Income Statement" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
     <hyperlink ref="E23" location="'Fin Operating Segment History'!A1" display="Financial Operating Segment History" xr:uid="{00000000-0004-0000-0000-000005000000}"/>
     <hyperlink ref="E24" location="'Unearned Revenue'!A1" display="Unearned Revenue" xr:uid="{00000000-0004-0000-0000-000006000000}"/>
     <hyperlink ref="E25" location="'Yearly Income Statements'!A1" display="Yearly Income Statements" xr:uid="{00000000-0004-0000-0000-000007000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet2"/>
   <dimension ref="A1:K29"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="L10" sqref="L10"/>
+      <selection activeCell="D14" sqref="D14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="32.7109375" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="1.7109375" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="1.7109375" customWidth="1"/>
     <col min="6" max="6" width="10.7109375" customWidth="1"/>
     <col min="7" max="7" width="1.7109375" customWidth="1"/>
     <col min="8" max="8" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="63"/>
       <c r="B1" s="64"/>
       <c r="C1" s="65"/>
       <c r="D1" s="64"/>
       <c r="E1" s="65"/>
       <c r="F1" s="64"/>
       <c r="G1" s="65"/>
       <c r="H1" s="64"/>
       <c r="I1" s="59"/>
       <c r="J1" s="66" t="s">
@@ -5876,51 +5876,51 @@
       <c r="C12" s="73"/>
       <c r="D12" s="74">
         <v>3825</v>
       </c>
       <c r="E12" s="74"/>
       <c r="F12" s="73">
         <v>6662</v>
       </c>
       <c r="G12" s="73"/>
       <c r="H12" s="74">
         <v>6631</v>
       </c>
       <c r="I12" s="59"/>
       <c r="J12" s="59"/>
       <c r="K12" s="59"/>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="75" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="76">
         <v>1120</v>
       </c>
       <c r="C13" s="73"/>
       <c r="D13" s="77">
-        <v>945</v>
+        <v>9458</v>
       </c>
       <c r="E13" s="74"/>
       <c r="F13" s="76">
         <v>2283</v>
       </c>
       <c r="G13" s="73"/>
       <c r="H13" s="77">
         <v>1883</v>
       </c>
       <c r="I13" s="59"/>
       <c r="J13" s="59"/>
       <c r="K13" s="59"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="78" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="79">
         <v>12891</v>
       </c>
       <c r="C14" s="73"/>
       <c r="D14" s="80">
         <v>11788</v>
       </c>
       <c r="E14" s="74"/>
@@ -19018,59 +19018,50 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <PublishingStartDate xmlns="4B24EFB9-2E5D-4A5E-A79F-AB296D269CDD" xsi:nil="true"/>
     <PublishingExpirationDate xmlns="4B24EFB9-2E5D-4A5E-A79F-AB296D269CDD" xsi:nil="true"/>
     <IsSystemFile xmlns="4B24EFB9-2E5D-4A5E-A79F-AB296D269CDD">false</IsSystemFile>
     <IsLocalizable xmlns="4B24EFB9-2E5D-4A5E-A79F-AB296D269CDD">true</IsLocalizable>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="CSP Doc" ma:contentTypeID="0x0101004EEB5A68CE6442648224A0682BF61800004B9775297EFBF642A4F1523B0C630918" ma:contentTypeVersion="" ma:contentTypeDescription="Root content type for all csp doc content (css, js, xaml, etc)." ma:contentTypeScope="" ma:versionID="a44db70a6718cd5ffb321902fc38f849">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4B24EFB9-2E5D-4A5E-A79F-AB296D269CDD" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4a75228103340babe5403206244e4598" ns2:_="">
     <xsd:import namespace="4B24EFB9-2E5D-4A5E-A79F-AB296D269CDD"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:IsSystemFile"/>
                 <xsd:element ref="ns2:IsLocalizable"/>
                 <xsd:element ref="ns2:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns2:PublishingExpirationDate" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4B24EFB9-2E5D-4A5E-A79F-AB296D269CDD" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="IsSystemFile" ma:index="7" ma:displayName="Is System File" ma:default="0" ma:internalName="IsSystemFile">
       <xsd:simpleType>
@@ -19170,60 +19161,69 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D65EB3BE-2F57-4637-ADD6-25BBA7FE5556}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F0BDA1A-78A4-4530-812F-BD45C4B7549A}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{854C0B52-853B-460D-B7A9-BCFBF441DB61}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{854C0B52-853B-460D-B7A9-BCFBF441DB61}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F0BDA1A-78A4-4530-812F-BD45C4B7549A}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company/>
   <HyperlinkBase/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>